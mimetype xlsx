--- v0 (2025-12-28)
+++ v1 (2026-05-02)
@@ -2471,51 +2471,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J112"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="94" zoomScaleNormal="94" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A118" zoomScale="94" zoomScaleNormal="94" workbookViewId="0">
       <selection activeCell="N30" sqref="N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="10.7109375" style="12"/>
     <col min="3" max="3" width="11.85546875" style="30" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="30" customWidth="1"/>
     <col min="5" max="6" width="14.28515625" style="12" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="32" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="7" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="20" t="s">
         <v>31</v>
       </c>